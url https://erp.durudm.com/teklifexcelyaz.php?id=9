--- v0 (2026-06-06)
+++ v1 (2026-10-11)
@@ -34,81 +34,81 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>26-02-2025</t>
   </si>
   <si>
     <t>Toroslar Mah. 213. Cad. No:153/A Toroslar/Mersin</t>
   </si>
   <si>
     <t>Tel: 0 505 088 33 44</t>
   </si>
   <si>
     <t>Liman vd:  25049284228</t>
   </si>
   <si>
     <t>MÜŞTERİ BİLGİLERİ</t>
   </si>
   <si>
     <t>ADI-SOYADI</t>
   </si>
   <si>
-    <t>ELİF USTA</t>
+    <t>EL?F USTA</t>
   </si>
   <si>
     <t>ADRES</t>
   </si>
   <si>
-    <t>SAMANYOLU SİTESİ G-2 BLOK 4. KAT 11 NUMARA</t>
+    <t>SAMANYOLU S?TES? G-2 BLOK 4. KAT 11 NUMARA</t>
   </si>
   <si>
     <t>TELEFON</t>
   </si>
   <si>
     <t>0 531 675 37 75</t>
   </si>
   <si>
     <t>TEKLİF &amp; SÖZLEŞME</t>
   </si>
   <si>
-    <t>E.C.A SPYLOS KLİMA</t>
-[...11 lines deleted...]
-    <t>E.C.A PROTEUS PREMİX 24 HM DG EV TİPİ KOMBİ</t>
+    <t>E.C.A SPYLOS KL?MA</t>
+  </si>
+  <si>
+    <t>DEM?RD�K�M KION INVERTER 24 HP KL?MA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOSCH SALON T?P? 48 BTU ?NVERTER KL?MA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROTA PANDA INVERTER MOB?L KL?MA </t>
+  </si>
+  <si>
+    <t>E.C.A PROTEUS PREMIX 24 HM DG EV TİPİ KOMBİ</t>
   </si>
   <si>
     <t>NAKİT TOPLAM</t>
   </si>
   <si>
     <t>50.400,00 ₺</t>
   </si>
   <si>
     <t>TAAHHÜTNAME ŞARTLARI</t>
   </si>
   <si>
     <t>Anlaşma yapıldığı gün ödeme alınır.</t>
   </si>
   <si>
     <t>Teklifimiz7 gün geçerlidir.</t>
   </si>
   <si>
     <t>Nakit ödemeler için geçerlidir.</t>
   </si>
   <si>
     <t>Firma sözleşmede taahüt ettiği tüm işleri yapmakla yükümlüdür.</t>
   </si>
   <si>
     <t>Doğalgaz boruları gaz açılışından sonra yağlı boya ile boyatabilir, boya işi tüketiciye aittir.</t>
   </si>