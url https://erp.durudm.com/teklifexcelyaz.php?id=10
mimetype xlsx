--- v0 (2026-06-06)
+++ v1 (2026-10-11)
@@ -34,69 +34,69 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>26-02-2025</t>
   </si>
   <si>
     <t>Toroslar Mah. 213. Cad. No:153/A Toroslar/Mersin</t>
   </si>
   <si>
     <t>Tel: 0 505 088 33 44</t>
   </si>
   <si>
     <t>Liman vd:  25049284228</t>
   </si>
   <si>
     <t>MÜŞTERİ BİLGİLERİ</t>
   </si>
   <si>
     <t>ADI-SOYADI</t>
   </si>
   <si>
-    <t>FUNDA ÖNTÜRKLER</t>
+    <t>FUNDA �NT�RKLER</t>
   </si>
   <si>
     <t>ADRES</t>
   </si>
   <si>
     <t>TOROSLAR</t>
   </si>
   <si>
     <t>TELEFON</t>
   </si>
   <si>
     <t>0507 150 20 98</t>
   </si>
   <si>
     <t>TEKLİF &amp; SÖZLEŞME</t>
   </si>
   <si>
-    <t>ROTA MACARONİ KLİMA</t>
+    <t>ROTA MACARON? KL?MA</t>
   </si>
   <si>
     <t>NAKİT TOPLAM</t>
   </si>
   <si>
     <t>27.500,00 ₺</t>
   </si>
   <si>
     <t>TAAHHÜTNAME ŞARTLARI</t>
   </si>
   <si>
     <t>Anlaşma yapıldığı gün ödeme alınır.</t>
   </si>
   <si>
     <t>Teklifimiz7 gün geçerlidir.</t>
   </si>
   <si>
     <t>Nakit ödemeler için geçerlidir.</t>
   </si>
   <si>
     <t>Firma sözleşmede taahüt ettiği tüm işleri yapmakla yükümlüdür.</t>
   </si>
   <si>
     <t>Doğalgaz boruları gaz açılışından sonra yağlı boya ile boyatabilir, boya işi tüketiciye aittir.</t>
   </si>