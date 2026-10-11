--- v0 (2026-06-06)
+++ v1 (2026-10-11)
@@ -49,54 +49,54 @@
   <si>
     <t>Liman vd:  25049284228</t>
   </si>
   <si>
     <t>MÜŞTERİ BİLGİLERİ</t>
   </si>
   <si>
     <t>ADI-SOYADI</t>
   </si>
   <si>
     <t>Ali Keskin</t>
   </si>
   <si>
     <t>ADRES</t>
   </si>
   <si>
     <t>Tozkoparan Mah 87045 Sok No 18 / 8</t>
   </si>
   <si>
     <t>TELEFON</t>
   </si>
   <si>
     <t>TEKLİF &amp; SÖZLEŞME</t>
   </si>
   <si>
-    <t>E.C.A SPYLOS KLİMA</t>
-[...2 lines deleted...]
-    <t>BOSCH CONDENS 1200  KOMBİ</t>
+    <t>E.C.A SPYLOS KL?MA</t>
+  </si>
+  <si>
+    <t>BOSCH CONDENS 1200  KOMB?</t>
   </si>
   <si>
     <t>NAKİT TOPLAM</t>
   </si>
   <si>
     <t>12.500,00 ₺</t>
   </si>
   <si>
     <t>TAAHHÜTNAME ŞARTLARI</t>
   </si>
   <si>
     <t>Anlaşma yapıldığı gün ödeme alınır.</t>
   </si>
   <si>
     <t>Teklifimiz7 gün geçerlidir.</t>
   </si>
   <si>
     <t>Nakit ödemeler için geçerlidir.</t>
   </si>
   <si>
     <t>Firma sözleşmede taahüt ettiği tüm işleri yapmakla yükümlüdür.</t>
   </si>
   <si>
     <t>Doğalgaz boruları gaz açılışından sonra yağlı boya ile boyatabilir, boya işi tüketiciye aittir.</t>
   </si>